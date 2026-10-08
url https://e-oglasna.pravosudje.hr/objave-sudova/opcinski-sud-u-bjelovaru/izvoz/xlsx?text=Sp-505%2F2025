--- v0 (2026-05-31)
+++ v1 (2026-10-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-505/2025</t>
   </si>
   <si>
-    <t>Oglas od 29.05.2026.</t>
+    <t>Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>Andrija Blašković</t>
   </si>
   <si>
     <t>Šopron 32, 48267 Šopron, Hrvatska</t>
   </si>
   <si>
     <t>06424795029</t>
   </si>
   <si>
-    <t>Andrija Blašković 06424795029; Vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5529128c-d503-4f20-a4bc-315262285901/dokumenti/preuzimanje</t>
+    <t>Andrija Blašković 06424795029</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:01:11</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d56526d-0d85-4bba-a77d-34e703a5d651</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d56526d-0d85-4bba-a77d-34e703a5d651/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=505&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>