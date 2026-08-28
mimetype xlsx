--- v0 (2026-06-18)
+++ v1 (2026-08-28)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-522/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.06.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Vladimir Čizmar</t>
   </si>
   <si>
     <t>Berek 89, 43232 Berek, Hrvatska</t>
   </si>
   <si>
     <t>66617877257</t>
   </si>
   <si>
     <t>Vladimir Čizmar 66617877257; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>18.06.2026. 11:48:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c8337b6a-71f2-4d8c-a966-e5d2e0ea5c67/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 09:46:26</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783f7e72-f185-4d9b-a42c-5902b27c2ebf</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783f7e72-f185-4d9b-a42c-5902b27c2ebf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=522&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>