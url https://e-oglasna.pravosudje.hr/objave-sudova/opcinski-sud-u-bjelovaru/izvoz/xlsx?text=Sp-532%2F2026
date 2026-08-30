--- v0 (2026-07-11)
+++ v1 (2026-08-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-532/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.06.2026.</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Darko Jurković</t>
   </si>
   <si>
     <t>Velika Trnava 61, 43284 Velika Trnava, Hrvatska</t>
   </si>
   <si>
     <t>31824639638</t>
   </si>
   <si>
     <t>Darko Jurković 31824639638; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>25.06.2026. 11:44:00</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/935459a6-ce66-4ae1-901d-9c118498c465/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 09:50:09</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c819c5ad-4de8-407e-8460-622d676b93ca</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c819c5ad-4de8-407e-8460-622d676b93ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=532&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>