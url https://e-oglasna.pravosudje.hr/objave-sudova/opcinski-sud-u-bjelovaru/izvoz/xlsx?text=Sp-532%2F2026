--- v1 (2026-08-30)
+++ v2 (2026-10-25)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-532/2026</t>
   </si>
   <si>
     <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Darko Jurković</t>
   </si>
   <si>
     <t>Velika Trnava 61, 43284 Velika Trnava, Hrvatska</t>
   </si>
   <si>
     <t>31824639638</t>
   </si>
   <si>
-    <t>Darko Jurković 31824639638; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c819c5ad-4de8-407e-8460-622d676b93ca</t>
+    <t>Darko Jurković 31824639638</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:25:58</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/386fbca0-4b63-4466-b074-bccd3e8a765a</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c819c5ad-4de8-407e-8460-622d676b93ca/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/386fbca0-4b63-4466-b074-bccd3e8a765a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=532&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>