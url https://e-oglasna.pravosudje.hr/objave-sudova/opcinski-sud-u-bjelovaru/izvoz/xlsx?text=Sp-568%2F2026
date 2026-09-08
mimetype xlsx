--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-568/2026</t>
   </si>
   <si>
-    <t>Oglas od 13.07.2026.</t>
+    <t>Rješenje od 01.09.2026.</t>
   </si>
   <si>
     <t>Josip Prohaska</t>
   </si>
   <si>
     <t>Ladislav 101, 43284 Ladislav, Hrvatska</t>
   </si>
   <si>
     <t>83638951899</t>
   </si>
   <si>
     <t>Josip Prohaska 83638951899; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>13.07.2026. 13:23:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/748cb33c-0821-4a40-bade-32ac0db653f0/dokumenti/preuzimanje</t>
+    <t>01.09.2026. 11:32:57</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e45f50de-bd3e-4b3b-9d0b-0ca32ba88936</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e45f50de-bd3e-4b3b-9d0b-0ca32ba88936/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=568&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>