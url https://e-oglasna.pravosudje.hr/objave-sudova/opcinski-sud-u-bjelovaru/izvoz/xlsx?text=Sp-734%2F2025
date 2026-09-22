--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-734/2025</t>
   </si>
   <si>
-    <t>Oglas od 29.05.2026.</t>
+    <t>Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>Mario Švagelj</t>
   </si>
   <si>
     <t>Ulica Petra Zrinskog 4, 48260 Križevci, Hrvatska</t>
   </si>
   <si>
     <t>26557804013</t>
   </si>
   <si>
-    <t>Mario Švagelj 26557804013; Vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4a2b690d-a111-4391-8ebc-dc561fff6e57/dokumenti/preuzimanje</t>
+    <t>Mario Švagelj 26557804013; OGLASNA PLOČA</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:07:59</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43cb7157-cecf-49cb-8d38-80261af1963b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43cb7157-cecf-49cb-8d38-80261af1963b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=734&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>