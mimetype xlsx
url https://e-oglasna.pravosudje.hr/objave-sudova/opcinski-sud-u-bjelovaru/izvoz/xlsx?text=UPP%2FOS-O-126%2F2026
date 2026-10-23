--- v0 (2026-07-30)
+++ v1 (2026-10-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>RJEŠENJE O NAKNADNO PRONAĐENOJ IMOVINI</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/993ad80c-e272-441f-8b08-4e2f1f92666f/dokumenti/preuzimanje</t>
+    <t>RJEŠENJE - KARANOVIĆ BORIVOJ</t>
+  </si>
+  <si>
+    <t>BILJANA SUBOTIĆ; BORIVOJ KARANOVIĆ 63971507900; MARA KARANOVIĆ; NATAŠA BOGDANOVIĆ</t>
+  </si>
+  <si>
+    <t>23.10.2026. 16:15:34</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4b71d05-7b2e-4728-b8b4-6c7a115df360</t>
+  </si>
+  <si>
+    <t>KARANOVIĆ BORIVOJ UPP-OS-O-123-2026, O-1953-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4b71d05-7b2e-4728-b8b4-6c7a115df360/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">