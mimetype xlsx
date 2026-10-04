--- v0 (2026-07-11)
+++ v1 (2026-10-04)
@@ -59,90 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-10133/2026</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju poj.ispr.postupka</t>
+    <t>Poziv na raspravu za ispravak</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>10.07.2026. 09:40:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1b89b003-5ab1-4bff-aa40-656fc615c667/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:12:21</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a21a15b-01c2-4f79-937b-0d276805d782</t>
+  </si>
+  <si>
+    <t>DOPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a21a15b-01c2-4f79-937b-0d276805d782/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=10133&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-10133/2026</t>
   </si>
   <si>
     <t>Milka Rupić, Svi zainteresirani</t>
   </si>
   <si>
-    <t>10.07.2026. 09:39:28</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aa8fc48a-3840-43cb-87fc-4e8fd6627a41/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:11:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709cbddd-5177-4169-b76a-80342e0f7bf4</t>
+  </si>
+  <si>
+    <t>Poziv_na_raspravu_za_ispravak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/709cbddd-5177-4169-b76a-80342e0f7bf4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -257,57 +257,57 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>