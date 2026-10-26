--- v0 (2026-07-31)
+++ v1 (2026-10-26)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-12104/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12104/2026</t>
   </si>
   <si>
     <t>e-Oglasna ploča suda</t>
   </si>
   <si>
-    <t>08.07.2026. 13:07:22</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cdb33c5b-3fcc-4197-b2a7-f699ad60025a/dokumenti/preuzimanje</t>
+    <t>19.10.2026. 09:27:04</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/732ceb7a-c93f-4ed7-9edc-22ab54f34cc7</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/732ceb7a-c93f-4ed7-9edc-22ab54f34cc7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=12104&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>