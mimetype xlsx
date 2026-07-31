--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-4554/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4554/2026</t>
   </si>
   <si>
     <t>Suzana Ivančević 36915366623</t>
   </si>
   <si>
-    <t>22.04.2026. 12:36:09</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/067f4961-491b-4d70-9849-29bcf062c682</t>
+    <t>20.07.2026. 07:10:51</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdedd28-90c4-4200-9da7-018d7c814dd4</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/067f4961-491b-4d70-9849-29bcf062c682/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebdedd28-90c4-4200-9da7-018d7c814dd4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=4554&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>