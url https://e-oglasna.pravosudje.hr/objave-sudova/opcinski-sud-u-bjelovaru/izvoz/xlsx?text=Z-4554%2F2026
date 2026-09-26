--- v1 (2026-07-31)
+++ v2 (2026-09-26)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-4554/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4554/2026</t>
   </si>
   <si>
     <t>Suzana Ivančević 36915366623</t>
   </si>
   <si>
-    <t>20.07.2026. 07:10:51</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ebdedd28-90c4-4200-9da7-018d7c814dd4</t>
+    <t>25.09.2026. 07:00:55</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697ed288-1e5f-410d-97be-e0ee9c7b8b5d</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ebdedd28-90c4-4200-9da7-018d7c814dd4/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/697ed288-1e5f-410d-97be-e0ee9c7b8b5d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=4554&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>