--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -62,63 +62,63 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-8117/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8117/2026</t>
   </si>
   <si>
-    <t>13.05.2026. 09:57:15</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e8528145-e442-4787-852a-c8628790e7a5/dokumenti/preuzimanje</t>
+    <t>10.07.2026. 13:32:44</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23c3f7eb-85fa-402f-8a13-02af23da60be</t>
+  </si>
+  <si>
+    <t>Rjesenje_za_ocev._27.8.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23c3f7eb-85fa-402f-8a13-02af23da60be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=8117&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>