--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-8482/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8482/2026</t>
   </si>
   <si>
-    <t>BENČAK KATA; RUSAN DORA; TUKŠA FRANJO</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a858fd30-ed6e-4d7a-be2d-0183585882f3</t>
+    <t>BENČAK BOLTO; FERENČAK GJURO MLDB.; FERENČAK JOSIP MLDB.; HAVOIĆ STJEPAN; HORVAT KATA; HRG FRANJO; JAMBREC BARA; JAMBREC JELA; KALAMIZA ANDRO; KALAMIZA BARA; STRIČAK MONIKA; TUKŠA ANA UDOVA; TUKŠA ANDRIJA; TUKŠA BOLTO; TUKŠA GJURO; TUKŠA IMBRO; TUKŠA JALŽA MLDB.; TUKŠA JANKO; TUKŠA STJEPAN; TUKŠA TEREZA; TUKŠA ŠIMUN</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:22:25</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59200595-aab8-4f56-8f5d-fdd07ab77adf</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a858fd30-ed6e-4d7a-be2d-0183585882f3/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/59200595-aab8-4f56-8f5d-fdd07ab77adf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=8482&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>