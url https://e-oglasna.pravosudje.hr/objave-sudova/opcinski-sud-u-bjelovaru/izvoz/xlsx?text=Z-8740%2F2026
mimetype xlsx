--- v0 (2026-07-31)
+++ v1 (2026-10-04)
@@ -59,87 +59,87 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-8740/2026</t>
   </si>
   <si>
-    <t>Oglas</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/45189aa6-d9a4-49c9-9436-c4489a7eb3a1</t>
+    <t>Rješenje i oglas Z-8740/2026</t>
+  </si>
+  <si>
+    <t>15.09.2026. 07:55:37</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8935ef31-5bfa-402c-9ce9-5de58035f48a</t>
+  </si>
+  <si>
+    <t>Rjesnje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8935ef31-5bfa-402c-9ce9-5de58035f48a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=8740&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Bogdan Đermanović; Vladimir Topolovčan; Čedomir Đermanović</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:06:30</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/429d8b8b-48cd-45a5-b107-77bd6d668e93</t>
   </si>
   <si>
     <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/45189aa6-d9a4-49c9-9436-c4489a7eb3a1/dokumenti/preuzimanje</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/711e18c4-7ecb-4e28-a78c-8b90fa5dab53/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/429d8b8b-48cd-45a5-b107-77bd6d668e93/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -210,101 +210,101 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
         <v>26</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>