--- v0 (2026-07-31)
+++ v1 (2026-10-14)
@@ -62,63 +62,63 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-8894/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-8894/2026</t>
   </si>
   <si>
-    <t>03.07.2026. 13:57:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/93ed1faf-d277-463e-8702-f23e59de26bf/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 14:26:18</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cd1b609-a695-4e76-ba50-fbb9a656bfda</t>
+  </si>
+  <si>
+    <t>Rj._za_ocev..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cd1b609-a695-4e76-ba50-fbb9a656bfda/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=8894&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>