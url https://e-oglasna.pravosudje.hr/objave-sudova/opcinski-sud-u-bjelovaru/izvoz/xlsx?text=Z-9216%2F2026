--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Z-9216/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-9216/2026</t>
   </si>
   <si>
     <t>MARKOVIĆ FRANJO; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>25.05.2026. 14:23:35</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e5c05bc9-0b3b-4fc4-8946-7cfe6ff0013e/dokumenti/preuzimanje</t>
+    <t>19.10.2026. 08:53:38</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86187203-bbc2-4fe2-8981-6bede500ebf5</t>
+  </si>
+  <si>
+    <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86187203-bbc2-4fe2-8981-6bede500ebf5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Z&amp;predmet=9216&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>