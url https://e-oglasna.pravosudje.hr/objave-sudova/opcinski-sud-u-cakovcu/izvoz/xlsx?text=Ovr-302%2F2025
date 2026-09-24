--- v0 (2026-05-08)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Ovr-302/2025</t>
   </si>
   <si>
-    <t>Zaključak od 07.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/353c3dbc-558e-449e-a1d8-d15a63370d0b/dokumenti/preuzimanje</t>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>eOglasna ploča</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:11:25</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f06abf-6c1d-4baa-8460-d2495d829ffd</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f06abf-6c1d-4baa-8460-d2495d829ffd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Ovr&amp;predmet=302&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>