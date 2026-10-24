--- v0 (2026-05-08)
+++ v1 (2026-10-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Ovr-359/2018</t>
   </si>
   <si>
-    <t>Rješenje od 20.01.2026.</t>
+    <t>Podnesak od 24.06.2026.</t>
   </si>
   <si>
     <t>Dario Perčić / ULOGA: nasljednik ovršenika</t>
   </si>
   <si>
-    <t>08.05.2026. 08:00:06</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/18d8a7ce-f6a9-4d5f-b966-ab8463d46afb/dokumenti/preuzimanje</t>
+    <t>16.10.2026. 10:03:02</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7882cc8a-e237-4a90-8e71-be8f51696cdf</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7882cc8a-e237-4a90-8e71-be8f51696cdf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Ovr&amp;predmet=359&amp;godina=2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>