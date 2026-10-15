--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Ovr-414/2023</t>
   </si>
   <si>
-    <t>Rješenje od 16.06.2026.</t>
+    <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
     <t>Krešimir Žulj 75927240193</t>
   </si>
   <si>
-    <t>26.08.2026. 08:17:02</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/94260601-e07b-4ebb-9378-e9df2e1fdb83/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 13:50:35</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42f3ee4-c776-4367-aa13-1c2ff47e30cb</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Ovr-414_2023-51-1 - Plaćenje po dosudi - Detalji_platnog_naloga_75574890 (3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42f3ee4-c776-4367-aa13-1c2ff47e30cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Ovr&amp;predmet=414&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>