--- v0 (2026-07-10)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Ovr-630/2023</t>
   </si>
   <si>
-    <t>Zapisnik od 16.04.2026.; Podnesak od 17.02.2026.; Prilog od: 17.02.2026.; Prilog od: 17.02.2026.</t>
+    <t>Podnesak od 03.04.2026.; Prilog od: 03.04.2026.</t>
   </si>
   <si>
     <t>ROBERT SRPAK 32139729100</t>
   </si>
   <si>
-    <t>09.07.2026. 08:29:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ff98573-5614-4db0-a128-c3c769c5312a/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 14:23:10</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9506d6a6-9063-4bf1-852a-383df052556e</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Prilog Ovr-630_2023-55-1 - obračun kamata.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9506d6a6-9063-4bf1-852a-383df052556e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Ovr&amp;predmet=630&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>