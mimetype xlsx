--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-211/2026</t>
   </si>
   <si>
-    <t>Oglas od 19.05.2026.</t>
+    <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>KATICA BILOPAVLOVIĆ</t>
   </si>
   <si>
     <t>VUGRIŠINEC 8, 40000 Vugrišinec, Hrvatska</t>
   </si>
   <si>
     <t>61567690419</t>
   </si>
   <si>
-    <t>KATICA BILOPAVLOVIĆ 61567690419; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e94d431d-4e9f-4bcf-b48f-45181e8dbea1/dokumenti/preuzimanje</t>
+    <t>KATICA BILOPAVLOVIĆ 61567690419; e-oglasna</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:27:39</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f6ccf5-2e1f-459d-a5f1-d8432d8c6c0b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8f6ccf5-2e1f-459d-a5f1-d8432d8c6c0b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>