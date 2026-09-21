--- v0 (2026-05-19)
+++ v1 (2026-09-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-236/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.04.2026.</t>
+    <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
     <t>JOSIP SABOL</t>
   </si>
   <si>
     <t>ZAGREBAČKA 14, 40000 Ivanovec, Hrvatska</t>
   </si>
   <si>
     <t>28501842557</t>
   </si>
   <si>
-    <t>JOSIP SABOL 28501842557; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3782d96f-45c6-4367-ac4e-f56fe64345b2/dokumenti/preuzimanje</t>
+    <t>JOSIP SABOL 28501842557; eOglasna ploča</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:51:01</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ab5b440-9c3e-426f-bda8-986378a9f088</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ab5b440-9c3e-426f-bda8-986378a9f088/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=236&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>