--- v0 (2026-05-08)
+++ v1 (2026-07-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-248/2026</t>
   </si>
   <si>
-    <t>Oglas od 30.04.2026.</t>
+    <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>DEJAN HORVAT</t>
   </si>
   <si>
     <t>ULICA JAKOVA GOTOVCA 1, 40000 Čakovec, Hrvatska</t>
   </si>
   <si>
     <t>15740625730</t>
   </si>
   <si>
-    <t>DEJAN HORVAT 15740625730; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b564d77f-ad32-4a31-893d-a67b3505947a/dokumenti/preuzimanje</t>
+    <t>DEJAN HORVAT 15740625730; e-oglasna</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:30:26</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eabfd9a-1990-4922-8b36-e569572f0c3f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eabfd9a-1990-4922-8b36-e569572f0c3f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=248&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>