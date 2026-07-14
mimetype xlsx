--- v0 (2026-05-19)
+++ v1 (2026-07-14)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-255/2026</t>
   </si>
   <si>
-    <t>Oglas od 19.05.2026.</t>
+    <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>LEONARD VARGEK</t>
   </si>
   <si>
     <t>PALIH BORACA 31, 40320 Hodošan, Hrvatska</t>
   </si>
   <si>
     <t>19559439887</t>
   </si>
   <si>
-    <t>LEONARD VARGEK 19559439887; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6d487657-cfab-491a-819e-c6de4963931a/dokumenti/preuzimanje</t>
+    <t>LEONARD VARGEK 19559439887; e-oglasna</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:16:44</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb14985-140b-48bd-914d-93926f08f8d5</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eb14985-140b-48bd-914d-93926f08f8d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=255&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>