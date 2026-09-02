--- v1 (2026-07-14)
+++ v2 (2026-09-02)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-255/2026</t>
   </si>
   <si>
     <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>LEONARD VARGEK</t>
   </si>
   <si>
     <t>PALIH BORACA 31, 40320 Hodošan, Hrvatska</t>
   </si>
   <si>
     <t>19559439887</t>
   </si>
   <si>
-    <t>LEONARD VARGEK 19559439887; e-oglasna</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7eb14985-140b-48bd-914d-93926f08f8d5</t>
+    <t>LEONARD VARGEK 19559439887</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:37:29</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd41e567-6854-453b-a736-6b680c5bad53</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7eb14985-140b-48bd-914d-93926f08f8d5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd41e567-6854-453b-a736-6b680c5bad53/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=255&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>