--- v0 (2026-05-19)
+++ v1 (2026-07-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-288/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.05.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>DRAŽEN NOVAK</t>
   </si>
   <si>
     <t>FRKANOVEC 8, 40000 Frkanovec, Hrvatska</t>
   </si>
   <si>
     <t>33622426322</t>
   </si>
   <si>
-    <t>DRAŽEN NOVAK 33622426322; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ff1f0748-8a81-4336-b45c-4005dbbbdb0f/dokumenti/preuzimanje</t>
+    <t>DRAŽEN NOVAK 33622426322; e-oglasna</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:29:06</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2308ccb7-b2f9-4738-a366-21625e51a0f3</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2308ccb7-b2f9-4738-a366-21625e51a0f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=288&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>