--- v0 (2026-06-07)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-302/2026</t>
   </si>
   <si>
-    <t>Oglas od 25.05.2026.</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>JOSIP MAKŠADI</t>
   </si>
   <si>
     <t>ULICA MARKA KOVAČA 12, 40000 Strahoninec, Hrvatska</t>
   </si>
   <si>
     <t>44688632665</t>
   </si>
   <si>
-    <t>JOSIP MAKŠADI 44688632665; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d2168647-6eab-48c7-bbfc-a1cc28b4bd68/dokumenti/preuzimanje</t>
+    <t>JOSIP MAKŠADI 44688632665; e-oglasna</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:48:58</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf2300b-8053-401f-8dc4-895b9d16c40d</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf2300b-8053-401f-8dc4-895b9d16c40d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=302&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>