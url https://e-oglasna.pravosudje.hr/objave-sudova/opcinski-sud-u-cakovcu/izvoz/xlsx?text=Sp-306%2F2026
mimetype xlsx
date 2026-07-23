--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-306/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.05.2026.</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>ZLATA IGNAC</t>
   </si>
   <si>
     <t>PARAG 106, 40000 Parag, Hrvatska</t>
   </si>
   <si>
     <t>02676355022</t>
   </si>
   <si>
-    <t>ZLATA IGNAC 02676355022; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b7cb0510-ac70-418f-a3f7-365abcb41d83/dokumenti/preuzimanje</t>
+    <t>ZLATA IGNAC 02676355022; e-oglasna</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:18:28</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5cb2a9-fec7-4084-be0b-58b07438760f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5cb2a9-fec7-4084-be0b-58b07438760f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=306&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>