--- v0 (2026-06-04)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-321/2026</t>
   </si>
   <si>
-    <t>Oglas od 03.06.2026.</t>
+    <t>Rješenje od 03.09.2026.</t>
   </si>
   <si>
     <t>JASNA ORŠOŠ</t>
   </si>
   <si>
     <t>VRTNO NASELJE 28, 40320 Kotoriba, Hrvatska</t>
   </si>
   <si>
     <t>80814919245</t>
   </si>
   <si>
-    <t>JASNA ORŠOŠ 80814919245; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c4dad950-9b56-47dc-8911-ec75af64a268/dokumenti/preuzimanje</t>
+    <t>JASNA ORŠOŠ 80814919245; e-oglasna</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:01:53</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389ed44-c180-4b0f-b696-49ee5df81e9b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f389ed44-c180-4b0f-b696-49ee5df81e9b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=321&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>