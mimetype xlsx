--- v0 (2026-07-11)
+++ v1 (2026-09-02)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-334/2026</t>
   </si>
   <si>
-    <t>Oglas od 11.06.2026.</t>
+    <t>Rješenje od 02.09.2026.</t>
   </si>
   <si>
     <t>NEVENKA HORVAT</t>
   </si>
   <si>
     <t>MEĐIMURSKA 20, 40000 Kuršanec, Hrvatska</t>
   </si>
   <si>
     <t>08532844498</t>
   </si>
   <si>
-    <t>NEVENKA HORVAT 08532844498; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8987e76a-5872-43ac-a7ce-bb9f8adc2192/dokumenti/preuzimanje</t>
+    <t>NEVENKA HORVAT 08532844498; e-oglasna</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:01:56</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab9edb3a-6ded-4c8a-8b66-2c917d78d2bd</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab9edb3a-6ded-4c8a-8b66-2c917d78d2bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=334&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>