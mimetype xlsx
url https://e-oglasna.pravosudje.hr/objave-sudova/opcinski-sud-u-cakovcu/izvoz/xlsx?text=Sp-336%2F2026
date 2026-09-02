--- v0 (2026-07-11)
+++ v1 (2026-09-02)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-336/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.06.2026.</t>
+    <t>Rješenje od 02.09.2026.</t>
   </si>
   <si>
     <t>MARICA ORŠOŠ</t>
   </si>
   <si>
     <t>PARAG 313, 40000 Parag, Hrvatska</t>
   </si>
   <si>
     <t>49689665562</t>
   </si>
   <si>
-    <t>MARICA ORŠOŠ 49689665562; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8cbf54a5-eccf-4ad6-b07a-c913067f8039/dokumenti/preuzimanje</t>
+    <t>MARICA ORŠOŠ 49689665562; e-oglasna</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:22:42</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a872c12-ba51-4573-9fd0-2910d69f5fa7</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a872c12-ba51-4573-9fd0-2910d69f5fa7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=336&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>