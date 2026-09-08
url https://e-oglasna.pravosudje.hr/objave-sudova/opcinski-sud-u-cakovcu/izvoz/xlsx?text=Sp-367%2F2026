--- v0 (2026-07-10)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-367/2026</t>
   </si>
   <si>
-    <t>Oglas od 01.07.2026.</t>
+    <t>Rješenje od 03.09.2026.</t>
   </si>
   <si>
     <t>LJILJANKA NOVAK</t>
   </si>
   <si>
     <t>POTOČNA ULICA 36, 40315 Gornji Kraljevec, Hrvatska</t>
   </si>
   <si>
     <t>42890426882</t>
   </si>
   <si>
-    <t>LJILJANKA NOVAK 42890426882; vjerovnici</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0bc66c3d-2bc1-4189-9d1a-8a16b2598883/dokumenti/preuzimanje</t>
+    <t>LJILJANKA NOVAK 42890426882; e-oglasna</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:18:33</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21087d9a-b077-449d-9a0c-244c7c204c4e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21087d9a-b077-449d-9a0c-244c7c204c4e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=367&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>