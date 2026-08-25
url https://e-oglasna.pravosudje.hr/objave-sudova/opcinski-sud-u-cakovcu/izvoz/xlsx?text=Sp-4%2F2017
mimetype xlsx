--- v0 (2026-07-03)
+++ v1 (2026-08-25)
@@ -164,60 +164,60 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4515a86b-623d-4dc9-8643-5c83633df353/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>podnesak FINA od 12.09.2018.</t>
   </si>
   <si>
     <t>12.10.2018. 13:18:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56f11e68-978b-4fe0-831e-21bdef58fc65</t>
   </si>
   <si>
     <t>SP-4-17 153_161.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56f11e68-978b-4fe0-831e-21bdef58fc65/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Petra Rosić 26926996560</t>
   </si>
   <si>
     <t>12.10.2018. 11:46:36</t>
   </si>
   <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c27781-0264-4d6b-9a0a-fbf35152049c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c27781-0264-4d6b-9a0a-fbf35152049c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7000ef9e-31fe-4bd0-ab90-8d1f9bed8e41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7000ef9e-31fe-4bd0-ab90-8d1f9bed8e41/dokumenti/preuzimanje</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a4c27781-0264-4d6b-9a0a-fbf35152049c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>12.10.2018. 11:44:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a447fd7-bf1d-42d7-b61a-aa1fad4de3d9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a447fd7-bf1d-42d7-b61a-aa1fad4de3d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>12.10.2018. 11:40:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9dca2f85-ef51-4383-84f7-eb40c6bdef85</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9dca2f85-ef51-4383-84f7-eb40c6bdef85/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - trošak Sp-4/2017-50</t>
   </si>
   <si>
     <t>E-oglasna ploča; Petra Rosić 26926996560</t>
   </si>