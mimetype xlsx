--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-588/2025</t>
   </si>
   <si>
     <t>Rješenje od 14.05.2026.</t>
   </si>
   <si>
     <t>DENIS HAJDINJAK</t>
   </si>
   <si>
     <t>V. NAZORA 19, 40323 Prelog, Hrvatska</t>
   </si>
   <si>
     <t>69427694675</t>
   </si>
   <si>
-    <t>DENIS HAJDINJAK 69427694675; e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6baa4858-1223-47e9-b609-67b5b8e83f93</t>
+    <t>DENIS HAJDINJAK 69427694675</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:15:55</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf6aa33-b3f8-474f-ad54-88c2a3b3ab46</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6baa4858-1223-47e9-b609-67b5b8e83f93/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf6aa33-b3f8-474f-ad54-88c2a3b3ab46/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=588&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>