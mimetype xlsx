--- v0 (2026-07-10)
+++ v1 (2026-08-29)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>Sp-66/2026</t>
   </si>
   <si>
     <t>Rješenje od 06.07.2026.</t>
   </si>
   <si>
     <t>DANIJEL ZORKOVIĆ</t>
   </si>
   <si>
     <t>ULICA ANTUNA MIHANOVIĆA 13, 40000 Pribislavec, Hrvatska</t>
   </si>
   <si>
     <t>26412925557</t>
   </si>
   <si>
-    <t>DANIJEL ZORKOVIĆ 26412925557; e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b10c6ca5-1298-4a25-9cb3-1ece30bde63b</t>
+    <t>DANIJEL ZORKOVIĆ 26412925557</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:55:19</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae66cb56-f49c-47db-a9ea-89053abd0751</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b10c6ca5-1298-4a25-9cb3-1ece30bde63b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae66cb56-f49c-47db-a9ea-89053abd0751/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>