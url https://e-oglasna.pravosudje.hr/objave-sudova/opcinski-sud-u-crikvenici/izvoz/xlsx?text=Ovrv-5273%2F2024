--- v0 (2026-07-31)
+++ v1 (2026-09-21)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Ovrv-5273/2024</t>
   </si>
   <si>
-    <t>Odluka od 23.04.2026.; Podnesak od 07.01.2025.; Prilog od: 07.01.2025.</t>
+    <t>Rješenje od 21.09.2026.; Podnesak od 07.01.2025.; Prilog od: 07.01.2025.</t>
   </si>
   <si>
     <t>Jelena Rakin 43288928583</t>
   </si>
   <si>
-    <t>24.07.2026. 09:18:18</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/06890a27-24d2-434c-b456-010aeae6d464/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 10:06:57</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c86e71c-8954-4c53-86d7-bd0403ea5ad4</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Prilog Ovrv-5273_2024-5-1 - PMK6771R8155641660.pdf; Rješenje - o ovrsi.pdf O250O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c86e71c-8954-4c53-86d7-bd0403ea5ad4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Ovrv&amp;predmet=5273&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>