--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Ovrv-80/2026</t>
   </si>
   <si>
-    <t>prijedlog s prilozima i obavijest</t>
+    <t>prijedlog s prilozima i rješenje o ovrsi</t>
   </si>
   <si>
     <t>Elvedin Džinić 79693611034</t>
   </si>
   <si>
-    <t>22.05.2026. 09:14:32</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3f0e9feb-7ad3-48bd-8a8f-e08a9ce85442/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 14:15:29</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f07337af-1c22-41d4-b88a-b5341fcbf6eb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-80_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Ermina Abdić.pdf; Prilog Ovrv-80_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f07337af-1c22-41d4-b88a-b5341fcbf6eb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Ovrv&amp;predmet=80&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>