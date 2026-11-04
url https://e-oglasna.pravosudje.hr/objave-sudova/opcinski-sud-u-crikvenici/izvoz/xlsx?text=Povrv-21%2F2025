--- v0 (2026-09-14)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Povrv-21/2025</t>
   </si>
   <si>
-    <t>Rješenje od 09.06.2025.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a619b0ed-52c3-4fa0-a7e9-006f62b65739/dokumenti/preuzimanje</t>
+    <t>Podnesak od 14.07.2025.; Prilog od: 14.07.2025.; Prilog od: 14.07.2025.; Prilog od: 14.07.2025.; Prilog od: 14.07.2025.; Prilog od: 14.07.2025.</t>
+  </si>
+  <si>
+    <t>Tihomir Matahlija 44705738338</t>
+  </si>
+  <si>
+    <t>02.11.2026. 09:29:50</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5b1b0dc-cc4b-4a8b-850f-6e98afba5050</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja (tužitelja).pdf P1000000014P; Prilog Povrv-21_2025-3-1 - Tihomir Matahlija - ZK- Matije Pončuna 2 (4).pdf; Prilog Povrv-21_2025-3-2 - matahlija matije pončuna (1).pdf; Prilog Povrv-21_2025-3-3 - matahlija palit (1).pdf; Prilog Povrv-21_2025-3-4 - SLUŽBENE NOVINE PRIMORSKO-GORANSKE ŽUPANIJE 2018.pdf; Prilog Povrv-21_2025-3-5 - SLUŽBENE NOVINE PRIMORSKO-GORANSKE ŽUPANIJE 2022, pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5b1b0dc-cc4b-4a8b-850f-6e98afba5050/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Povrv&amp;predmet=21&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>