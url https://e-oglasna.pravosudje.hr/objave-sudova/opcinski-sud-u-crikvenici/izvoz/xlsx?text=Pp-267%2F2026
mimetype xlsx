--- v0 (2026-06-16)
+++ v1 (2026-10-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Pp-267/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 15.07.2026.; Prilog od: 10.03.2026.</t>
+    <t>Presuda od 15.07.2026.</t>
   </si>
   <si>
     <t>Miran Gašparović 02353451909</t>
   </si>
   <si>
-    <t>10.06.2026. 14:15:25</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fd08e117-d3c5-4d62-bf37-f91d00bb3e91/dokumenti/preuzimanje</t>
+    <t>16.10.2026. 10:39:40</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d3e91ce-5489-460f-9df0-d3ba2df46c9e</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d3e91ce-5489-460f-9df0-d3ba2df46c9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Pp&amp;predmet=267&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>