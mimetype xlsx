--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -59,102 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Pp-458/2024</t>
   </si>
   <si>
-    <t>Poziv</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d1058e1-f050-4448-8c16-3df01038cd0a/dokumenti/preuzimanje</t>
+    <t>Poziv - Ročište 26.11.2026.;</t>
+  </si>
+  <si>
+    <t>TOŠKOVIĆI DRUŠTVO ZA PROIZVODNJU PROMET I USLUGE EXPORT-IMPORT D.O.O., Podružnica Zagreb za proizvodnju i usluge 74135850357</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:52:37</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1cb9099-33f8-4af8-a5c9-97a6e9341a6e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf; Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1cb9099-33f8-4af8-a5c9-97a6e9341a6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Pp&amp;predmet=458&amp;godina=2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 27.10.2026.;</t>
-[...16 lines deleted...]
-  <si>
     <t>Sofija Vučetić 77878325974</t>
   </si>
   <si>
-    <t>08.09.2026. 12:56:24</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e8ecbe15-6c30-46ca-8078-ff5858f3ee9d/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 08:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338f9011-1155-4669-af2a-8d7d2ad97ffa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338f9011-1155-4669-af2a-8d7d2ad97ffa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozivi </t>
+  </si>
+  <si>
+    <t>Sofija Vučetić 77878325974; Toškovići društvo za proizvodnju promet i usluge Export-import d.o.o 74135850357</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ea9fc8-2123-43f9-adc2-201d247108fa</t>
+  </si>
+  <si>
+    <t>img20261029_08470052.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ea9fc8-2123-43f9-adc2-201d247108fa/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -257,107 +257,107 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>