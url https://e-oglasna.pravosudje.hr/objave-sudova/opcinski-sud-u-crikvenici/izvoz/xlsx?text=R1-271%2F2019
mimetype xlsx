--- v0 (2026-07-31)
+++ v1 (2026-09-25)
@@ -59,132 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>R1-271/2019</t>
   </si>
   <si>
-    <t>Rješenje od 20.07.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Anica Ahel</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:58</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/589c433c-e14c-4304-9bd1-f3d1933dce59</t>
+    <t>24.09.2026. 14:59:31</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec4a2ac-55b5-45e4-bb14-a6b4f8fa4d97</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/589c433c-e14c-4304-9bd1-f3d1933dce59/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec4a2ac-55b5-45e4-bb14-a6b4f8fa4d97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=R1&amp;predmet=271&amp;godina=2019</t>
   </si>
   <si>
     <t>Josip Ahel</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:56</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e1e795b9-6348-40f9-bbbb-b38f36cb41ff/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44673d46-57cb-4b92-8695-63355d25a7d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44673d46-57cb-4b92-8695-63355d25a7d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tomo Falaš</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:53</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/843933ba-0edb-4d1b-9307-a9c87fed0e5d/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:59:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b1fba3-7e40-4fcf-a9b9-0ee3ce7ca1ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b1fba3-7e40-4fcf-a9b9-0ee3ce7ca1ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Miho Falaš</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:50</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/45ecee04-4b65-4d7f-a226-1715d6c50708/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00595ea-a828-429c-b4b0-82c26dd37f32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00595ea-a828-429c-b4b0-82c26dd37f32/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Mato Falaš</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:47</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0f399c90-7cd0-4cf9-a882-e982205ae522/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:59:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a7541f6-4295-471e-bc95-08ea4f817f17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a7541f6-4295-471e-bc95-08ea4f817f17/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Margareta Falaš</t>
   </si>
   <si>
-    <t>24.07.2026. 09:33:44</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9b628826-97d6-4304-98bc-9f9b33b3e634/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:59:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520935cd-aad0-4437-84a4-493b26d9e436</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/520935cd-aad0-4437-84a4-493b26d9e436/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">