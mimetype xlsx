--- v0 (2026-07-31)
+++ v1 (2026-09-25)
@@ -59,180 +59,180 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>R1-277/2019</t>
   </si>
   <si>
-    <t>Rješenje od 20.07.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Estera Zoričić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:24</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e50a99e7-2a3a-44c5-919a-dc3a4ab542f9</t>
+    <t>24.09.2026. 14:40:43</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6737f13a-74a6-4dde-b01e-8dbc519f1d58</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e50a99e7-2a3a-44c5-919a-dc3a4ab542f9/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6737f13a-74a6-4dde-b01e-8dbc519f1d58/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=R1&amp;predmet=277&amp;godina=2019</t>
   </si>
   <si>
     <t>Antun Zoričić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:20</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b27a2316-f3f7-4cc3-af07-39ce9744ab30/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039d9fcc-59c6-4774-b628-071d1c2974d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039d9fcc-59c6-4774-b628-071d1c2974d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Anka Zoričić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:17</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ab393e0-83d9-4430-a7d3-e0b1ca7445ed/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c4195fc-5810-4906-9060-36028b1ed998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c4195fc-5810-4906-9060-36028b1ed998/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Robert Zoričić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:14</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0b5124e0-7edc-402c-9a05-384e297a7603/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/691f519c-ca47-4a6a-b523-a58d7c71c7a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/691f519c-ca47-4a6a-b523-a58d7c71c7a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Božica Sokolić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:11</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4d15a517-7915-4237-ac8a-ff5b64bc8d60/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4154d247-b15c-4b78-bc51-0b2421b91d53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4154d247-b15c-4b78-bc51-0b2421b91d53/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Milan Sokolić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:08</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/75a74707-96d3-466f-bfd8-66ad4aed1bb1/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd241721-1100-4ddd-86e0-1df67eaf53a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd241721-1100-4ddd-86e0-1df67eaf53a3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Nikola Sokolić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:05</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/556fbe9b-4ab0-4481-9998-03fa302559b1/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1edb447-7cc8-4db0-8632-85e9afdf19e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1edb447-7cc8-4db0-8632-85e9afdf19e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Nevenka Sokolić</t>
   </si>
   <si>
-    <t>23.07.2026. 14:05:01</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7aa037ca-7ace-4357-9877-5a0dd355d309/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0538d5-9cd7-46d7-8440-ef452aa182db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0538d5-9cd7-46d7-8440-ef452aa182db/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Marija Matovinović</t>
   </si>
   <si>
-    <t>23.07.2026. 14:04:58</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f6b3f6f7-e684-4d07-a1b8-b2fc52f02318/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26c76049-99a5-4fa3-9260-8549dbc16ff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26c76049-99a5-4fa3-9260-8549dbc16ff9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Lucija Gelo</t>
   </si>
   <si>
-    <t>23.07.2026. 14:04:55</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7961ef30-5a87-44bc-ae0c-1e38d9598b4e/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:40:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de460e93-d07f-4f85-b18a-5631b7d288d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de460e93-d07f-4f85-b18a-5631b7d288d3/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">