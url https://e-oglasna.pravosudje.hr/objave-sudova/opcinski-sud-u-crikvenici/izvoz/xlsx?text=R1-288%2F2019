--- v0 (2026-07-31)
+++ v1 (2026-09-25)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>R1-288/2019</t>
   </si>
   <si>
-    <t>Rješenje od 20.07.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Nada Nikolić</t>
   </si>
   <si>
-    <t>24.07.2026. 09:52:44</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2be1bf70-653e-40c7-8a34-299c46f15f63</t>
+    <t>24.09.2026. 14:52:33</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb1852d-30f4-4b88-991b-823695fd68ed</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2be1bf70-653e-40c7-8a34-299c46f15f63/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb1852d-30f4-4b88-991b-823695fd68ed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=R1&amp;predmet=288&amp;godina=2019</t>
   </si>
   <si>
     <t>Antun Plivelić</t>
   </si>
   <si>
-    <t>24.07.2026. 09:52:41</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e27c5ba0-ea0c-400c-90e8-be57e8f3c1fb/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 14:52:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccb8500d-78eb-4064-9fbb-7ef71084d8bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccb8500d-78eb-4064-9fbb-7ef71084d8bc/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">