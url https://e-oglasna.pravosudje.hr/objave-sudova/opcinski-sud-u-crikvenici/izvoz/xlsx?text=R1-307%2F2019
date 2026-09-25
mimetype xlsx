--- v0 (2026-07-31)
+++ v1 (2026-09-25)
@@ -59,120 +59,120 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>R1-307/2019</t>
   </si>
   <si>
-    <t>Rješenje od 20.07.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Ivan Kinkela</t>
   </si>
   <si>
-    <t>24.07.2026. 09:44:34</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c043141f-5289-4ecf-8aef-9769b3cfc357</t>
+    <t>24.09.2026. 15:14:07</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d391e13-6af4-4daf-866d-f28616bcf821</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c043141f-5289-4ecf-8aef-9769b3cfc357/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d391e13-6af4-4daf-866d-f28616bcf821/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=R1&amp;predmet=307&amp;godina=2019</t>
   </si>
   <si>
     <t>Anđelika Kinkela</t>
   </si>
   <si>
-    <t>24.07.2026. 09:44:31</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ce81ee20-c136-41c5-9763-fbade246e671/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 15:14:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05917ba6-54f0-4040-afb9-9d4c8e77cb75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05917ba6-54f0-4040-afb9-9d4c8e77cb75/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Anka Kinkela</t>
   </si>
   <si>
-    <t>24.07.2026. 09:44:28</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c4497cee-7118-4be8-8756-438f58b4b276/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 15:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c54eb79-9bc2-47d8-b227-9e0f14f02d00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c54eb79-9bc2-47d8-b227-9e0f14f02d00/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Danka Kinkela</t>
   </si>
   <si>
-    <t>24.07.2026. 09:44:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/552e24d1-162e-4520-942e-3e1c7476c542/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 15:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf4d1252-692f-4ed3-90e6-1a8c0f2439c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf4d1252-692f-4ed3-90e6-1a8c0f2439c7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Marija Kinkela</t>
   </si>
   <si>
-    <t>24.07.2026. 09:44:22</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8cedadcc-3171-470b-8837-393e417d302b/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 15:13:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670be314-4cb3-461b-bed3-7f2021ca4986</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/670be314-4cb3-461b-bed3-7f2021ca4986/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">