--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Z-14967/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-14967/2024</t>
   </si>
   <si>
-    <t>Dumičić Frane pok. Jurja, Rab, Mundanije; Dumičić Franka Matija pok. Josipa; Dumičić Mande Marija pok. Josipa; Dumičić Josip Ante pok. Josipa</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d89813ff-f343-49c9-8fe0-8be04238d0f5</t>
+    <t>Dino Frankovic 22961312905</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:16:53</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95f9c5e-db2e-4806-b9ca-a1e653c83bd8</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d89813ff-f343-49c9-8fe0-8be04238d0f5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95f9c5e-db2e-4806-b9ca-a1e653c83bd8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Z&amp;predmet=14967&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>