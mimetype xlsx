--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -62,189 +62,210 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Z-4073/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-4073/2025</t>
   </si>
   <si>
-    <t>KLJAKOVIĆ IVANKA; LOVRIĆ MARIJA ANTUNOVA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c66f2142-663f-4393-b283-884ad168e8ee</t>
+    <t>CAR JOSIP IVANOV; DRAČIĆ ALOJZIJE ANDROV; DRAČIĆ IVAN ANDROV; DRAČIĆ IVO; DRAČIĆ NIKODEM ANDROV; FORCINITI R. CAR BRANKO; LOVRIĆ ŠIMUNOV MARIJANOV</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:29:38</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b5ded3-d654-42e0-9cb5-b7a6806f0e01</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c66f2142-663f-4393-b283-884ad168e8ee/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b5ded3-d654-42e0-9cb5-b7a6806f0e01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Z&amp;predmet=4073&amp;godina=2025</t>
   </si>
   <si>
-    <t>BENIĆ ANKA, R. LOVRIĆ; LOVRIĆ MARIJA PK. RUDOLFA</t>
-[...68 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/01dfcadf-440e-4810-83d3-15e31322071d/dokumenti/preuzimanje</t>
+    <t>CAR EDUARD LUKIN; CAR MIKULE ANDROVOG; CAR NEVENKA; CAR PAULINA LUKINA; CAR URSA ANDROVA; STOJČIĆ BOŽICA JEROLIMOVA; ŽUPAN ALAN LEO; ŽUPAN IVAN-MARKO; ŽUPAN ROBERT; ŽUPAN THEODOR-RICHARD</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd73697f-2291-4eab-8b74-45ec470f39d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd73697f-2291-4eab-8b74-45ec470f39d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CAR PETAR; Zdenko Jakšić 27720827004</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:49:42</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60abf166-d9a3-44bd-848b-30a8bc79eb89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60abf166-d9a3-44bd-848b-30a8bc79eb89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KNEZ MARA; VIČIĆ KATARINE UDV. MATE</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:22:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7688304c-e617-4b77-bd1c-0e45740409ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7688304c-e617-4b77-bd1c-0e45740409ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Veronica Maria Lagomarsino 88283236012</t>
+  </si>
+  <si>
+    <t>01.09.2026. 14:12:54</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bab56e2-1bb2-49a6-93c5-f345a7412c7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bab56e2-1bb2-49a6-93c5-f345a7412c7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CAR IVAN; CAR IVANA Ž. MARIJANA; CAR MARIJAN; CAR MIRA UD. VLASTELIĆ; CAR STJEPAN, TOMIN; JADRANKA ĐORĐEVIĆ 36718418109; JAKŠIĆ ILIJA; KATNIĆ FRANJO; KOSTRENČIĆ ZLATKO, BOŽIN; KOŠULJANDIĆ STIJEPAN PK. STJEPANA; MATAIJA MARIJA ŽENA PAVLA; PAVELIĆ MILAN, MATIN; PAVELIĆ MILICA, ROĐ. CAR; VALČIĆ ANKA VINKOVA</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:22:39</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1214146-f852-4acc-883c-e2d41022151e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1214146-f852-4acc-883c-e2d41022151e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Katarina Paulović 81656983428; Miljenko Vičić 70058422459</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b04fdf16-8d88-475c-aa3e-c1dd90ab3e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b04fdf16-8d88-475c-aa3e-c1dd90ab3e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BENIĆ GRGUR MARTINOV</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:01:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c41a8df9-85a0-4fff-a002-6d1a9f1e1cd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c41a8df9-85a0-4fff-a002-6d1a9f1e1cd8/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -349,209 +370,247 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L7" t="s">
         <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
         <v>45</v>
       </c>
-      <c r="I8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>