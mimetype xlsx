--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Z-5114/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-5114/2025</t>
   </si>
   <si>
-    <t>DEBELIĆ BARE POK. ANDRIJE, RAB, BARBAT; DEBELIĆ JOSICA POK. JOSIPA, RIJEKA; DEBELIĆ JOSIP POK. ANDRIJE, RAB, BARBAT; DEBELIĆ MARGA POK. ANDRIJE, RAB, BARBAT; DEBELIĆ MATE POK. ANDRIJE, RAB, BARBAT; BRALA ANICA ROĐ. DEBELIĆ, RIJEKA; DEBELIĆ ANTICA POK. ANDRIJE, RAB, BARBAT; DEBELIĆ ANTUN POK. ANDRIJE, RAB, BARBAT; DEBELIĆ IVAN POK. JOSIPA, RIJEKA; DEBELIĆ JOSICA POK. JOSIPA, RAB, BARBAT 62; DEBELIĆ JOSIP-ANDRIJA POK. ANDRIJE, RAB, BARBAT; DEBELIĆ MARIJA POK. ANDRIJE, RAB, BARBAT; DEBELIĆ MATIJA POK. ANDRIJE, RAB, BARBAT</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fe05d395-fbfb-4dcc-a2fb-6fe9ed2b37d8</t>
+    <t>GORDANA MEŽNARIĆ 63164823986; IVAN TIŠOV 65898410865</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:38:05</t>
+  </si>
+  <si>
+    <t>19.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87ddad9d-8023-4292-9a5b-201869c26230</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fe05d395-fbfb-4dcc-a2fb-6fe9ed2b37d8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/87ddad9d-8023-4292-9a5b-201869c26230/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Z&amp;predmet=5114&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>