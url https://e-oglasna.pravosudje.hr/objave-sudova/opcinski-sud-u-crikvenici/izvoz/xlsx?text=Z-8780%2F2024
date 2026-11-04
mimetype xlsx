--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Crikvenici</t>
   </si>
   <si>
     <t>Z-8780/2024</t>
   </si>
   <si>
-    <t>Oglas i rješenje</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a92b0328-9395-4a79-8491-0d29531902a1/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-8780/2024</t>
+  </si>
+  <si>
+    <t>DENNIS BOGOVIC 12730205306; JOHN BOGOVIC 86421723641</t>
+  </si>
+  <si>
+    <t>03.11.2026. 13:42:22</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0705686-f72f-45a8-8f59-1c3fd6f9b13c</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZAHTJEV_ZA_HITNIM_POSTUPANJEM.pdf; OSNOVE_GOSPODARENJA_HS.pdf; POSJEDOVNI_LIST.pdf; RJESENJE.pdf; IZJAVA_O_ODRICANJU.pdf; ZK_IZVADAK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0705686-f72f-45a8-8f59-1c3fd6f9b13c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5069&amp;upisnik=Z&amp;predmet=8780&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>