--- v0 (2026-06-23)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Đakovu</t>
   </si>
   <si>
     <t>Ovr-1161/2024</t>
   </si>
   <si>
-    <t>Rješenje od 26.05.2026.</t>
+    <t>Rješenje od 15.10.2026.</t>
   </si>
   <si>
     <t>FAMILY SMILE d.o.o. za proizvodnju, trgovinu i usluge 08722647054</t>
   </si>
   <si>
-    <t>16.06.2026. 11:07:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/25aba15d-3a41-4206-863e-e60a086c31d1/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 14:04:17</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db00108-b7b9-4da4-96fd-1790df822053</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak ovrhe.pdf O375O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db00108-b7b9-4da4-96fd-1790df822053/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5105&amp;upisnik=Ovr&amp;predmet=1161&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>