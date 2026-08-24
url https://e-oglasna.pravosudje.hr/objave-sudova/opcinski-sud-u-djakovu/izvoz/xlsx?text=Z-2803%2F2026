--- v0 (2026-06-23)
+++ v1 (2026-08-24)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Đakovu</t>
   </si>
   <si>
     <t>Z-2803/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2803/2026</t>
   </si>
   <si>
     <t>Željka Van Den Burg 57458630324</t>
   </si>
   <si>
-    <t>18.06.2026. 07:04:33</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/61335444-6865-42f5-9d30-0f8ebaebf00f</t>
+    <t>14.08.2026. 07:08:15</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a9583d-6fb4-4caf-bc78-b150248321ea</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/61335444-6865-42f5-9d30-0f8ebaebf00f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a9583d-6fb4-4caf-bc78-b150248321ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5105&amp;upisnik=Z&amp;predmet=2803&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>