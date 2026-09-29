--- v0 (2026-07-31)
+++ v1 (2026-09-29)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>K-124/2025</t>
   </si>
   <si>
-    <t>Presuda od 08.06.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f0e9228b-93e8-4cec-a607-c6b709ac3554/dokumenti/preuzimanje</t>
+    <t>Odluka od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Danko Bajrić 52004148279</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:09:28</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a81989a-ff87-4684-82e9-35298e9b3212</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a81989a-ff87-4684-82e9-35298e9b3212/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=K&amp;predmet=124&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>