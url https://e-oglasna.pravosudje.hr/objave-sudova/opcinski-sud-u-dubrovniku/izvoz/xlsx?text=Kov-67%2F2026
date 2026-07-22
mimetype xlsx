--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>Kov-67/2026</t>
   </si>
   <si>
-    <t>Dopis od 07.05.2026.</t>
+    <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
     <t>Dolores Cobenzl Marković 00088632762</t>
   </si>
   <si>
-    <t>27.05.2026. 12:04:24</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2cd220f2-370b-4519-b379-b39253744da1/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 10:56:53</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04672a2f-c08d-4a7f-a0bf-b560719fecdc</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04672a2f-c08d-4a7f-a0bf-b560719fecdc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=Kov&amp;predmet=67&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>