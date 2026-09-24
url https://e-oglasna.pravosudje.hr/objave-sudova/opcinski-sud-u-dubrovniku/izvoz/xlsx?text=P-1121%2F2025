--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Dubrovniku</t>
   </si>
   <si>
     <t>P-1121/2025</t>
   </si>
   <si>
-    <t>Dopis od 11.02.2026.; Podnesak od 19.11.2025.; Prilog od: 19.11.2025.; Prilog od: 19.11.2025.; Prilog od: 19.11.2025.</t>
+    <t>Presuda od 23.09.2026.</t>
   </si>
   <si>
     <t>Danko Surjan 11359009087</t>
   </si>
   <si>
-    <t>24.07.2026. 11:17:15</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4b33178d-7b00-4a18-82a9-a032af91f8e6/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 10:55:46</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94779e7e-1166-4bab-b0f6-286dc8ecda0e</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94779e7e-1166-4bab-b0f6-286dc8ecda0e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5136&amp;upisnik=P&amp;predmet=1121&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>